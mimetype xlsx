--- v0 (2026-05-14)
+++ v1 (2026-07-15)
@@ -414,222 +414,230 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Estado de Resultados (P&amp;L)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>1 ene 2026 – 14 may 2026</v>
+        <v>1 ene 2026 – 15 jul 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Concepto</v>
       </c>
       <c r="B5" t="str">
         <v>Importe (MXN)</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Ingresos</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Ventas producto patrimonial</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">  Costo de venta (comisiones a asesores)</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Utilidad bruta</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Gastos operativos</v>
       </c>
       <c r="B10">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Utilidad operativa (EBIT)</v>
+        <v xml:space="preserve">  Otros</v>
       </c>
       <c r="B11">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">  Otros ingresos / (gastos)</v>
+        <v>Utilidad operativa (EBIT)</v>
       </c>
       <c r="B12">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Utilidad antes de impuestos</v>
+        <v xml:space="preserve">  Otros ingresos / (gastos)</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">  ISR estimado (30%)</v>
+        <v>Utilidad antes de impuestos</v>
       </c>
       <c r="B14">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
+        <v xml:space="preserve">  ISR estimado (30%)</v>
+      </c>
+      <c r="B15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
         <v>Utilidad neta</v>
       </c>
-      <c r="B15">
-[...5 lines deleted...]
-        <v>Razones financieras</v>
+      <c r="B16">
+        <v>-72500</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Margen bruto</v>
-[...2 lines deleted...]
-        <v>0.0%</v>
+        <v>Razones financieras</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Margen operativo</v>
+        <v>Margen bruto</v>
       </c>
       <c r="B19" t="str">
         <v>0.0%</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Margen neto</v>
+        <v>Margen operativo</v>
       </c>
       <c r="B20" t="str">
         <v>0.0%</v>
       </c>
     </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Margen neto</v>
+      </c>
+      <c r="B21" t="str">
+        <v>0.0%</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B20"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Balance General</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>al 14 de mayo de 2026</v>
+        <v>al 15 de julio de 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ACTIVO</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ACTIVO</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Activo circulante</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
@@ -704,145 +712,145 @@
       <c r="A18" t="str">
         <v xml:space="preserve">  Pasivo a largo plazo</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>CAPITAL CONTABLE</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>CAPITAL CONTABLE</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">  Capital aportado</v>
       </c>
       <c r="B22">
-        <v>0</v>
+        <v>72500</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">  Utilidades retenidas (YTD)</v>
       </c>
       <c r="B23">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>TOTAL ACTIVO</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>TOTAL PASIVO + CAPITAL</v>
       </c>
       <c r="B26">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B26"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Estado de Flujo de Efectivo</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>1 ene 2026 – 14 may 2026</v>
+        <v>1 ene 2026 – 15 jul 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>FLUJO DE OPERACIÓN</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Utilidad neta</v>
       </c>
       <c r="B6">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Cambio en cuentas por cobrar</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Cambio en cuentas por pagar</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Efectivo neto de operación</v>
       </c>
       <c r="B9">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>FLUJO DE INVERSIÓN</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Adquisición de activo fijo</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Liberación parcial de hold-back</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
@@ -864,59 +872,59 @@
       <c r="B17">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Capital aportado</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Efectivo neto de financiamiento</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Caja inicial</v>
       </c>
       <c r="B21">
-        <v>0</v>
+        <v>72500</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Flujo neto del período</v>
       </c>
       <c r="B22">
-        <v>0</v>
+        <v>-72500</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Caja final</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B23"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>