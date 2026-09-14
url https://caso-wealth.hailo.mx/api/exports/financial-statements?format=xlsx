--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -435,51 +435,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Estado de Resultados (P&amp;L)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>1 ene 2026 – 15 jul 2026</v>
+        <v>1 ene 2026 – 14 sep 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Concepto</v>
       </c>
       <c r="B5" t="str">
         <v>Importe (MXN)</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Ingresos</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Ventas producto patrimonial</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
@@ -593,51 +593,51 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Balance General</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>al 15 de julio de 2026</v>
+        <v>al 14 de septiembre de 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ACTIVO</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ACTIVO</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">  Activo circulante</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
@@ -769,51 +769,51 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="50.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>HAILO CAPITAL S.A. DE C.V.</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Estado de Flujo de Efectivo</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>1 ene 2026 – 15 jul 2026</v>
+        <v>1 ene 2026 – 14 sep 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>FLUJO DE OPERACIÓN</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Utilidad neta</v>
       </c>
       <c r="B6">
         <v>-72500</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Cambio en cuentas por cobrar</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">